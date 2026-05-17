--- v0 (2026-03-12)
+++ v1 (2026-05-17)
@@ -1,76 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="bin" ContentType="application/vnd.ms-excel.sheet.binary.macroEnabled.main"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="data" ContentType="application/vnd.openxmlformats-officedocument.model+data"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="pdf" ContentType="application/pdf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Grammar" sheetId="1" r:id="rId1"/>
     <sheet name="Vocabulary" sheetId="2" r:id="rId2"/>
-    <sheet name="Math_Arithmetic" sheetId="3" r:id="rId3"/>
-[...4 lines deleted...]
-    <sheet name="Learn_Vietnamese_Reading_Writ" sheetId="8" r:id="rId8"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
@@ -99,51 +87,51 @@
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1186,1426 +1174,50 @@
         <v/>
       </c>
       <c r="L7" t="str">
         <v/>
       </c>
       <c r="M7" t="str">
         <v>happy</v>
       </c>
       <c r="N7" t="str">
         <v/>
       </c>
       <c r="O7" t="str">
         <v/>
       </c>
       <c r="P7" t="str">
         <v/>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:P7"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1368 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Grammar</vt:lpstr>
       <vt:lpstr>Vocabulary</vt:lpstr>
-      <vt:lpstr>Math_Arithmetic</vt:lpstr>
-[...4 lines deleted...]
-      <vt:lpstr>Learn_Vietnamese_Reading_Writ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>